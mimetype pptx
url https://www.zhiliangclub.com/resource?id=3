--- v0 (2026-06-03)
+++ v1 (2026-09-06)
@@ -3942,52 +3942,52 @@
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPct val="0"/>
         </a:spcAft>
         <a:buFont typeface="Arial" panose="020B0604020202090204" pitchFamily="34" charset="0"/>
         <a:buNone/>
         <a:defRPr b="0" i="0" u="none" kern="1200" baseline="0">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="Eras Medium ITC" panose="020B0602030504020804" pitchFamily="2" charset="0"/>
           <a:ea typeface="微软雅黑" charset="-122"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
@@ -4022,397 +4022,449 @@
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide28.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="F8FAFC"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr/>
-      <p:sp>
-[...269 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="21505" name="图片 24577"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="2" name="Picture 1" descr="logo.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId1"/>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1508125" y="1268413"/>
-[...6 lines deleted...]
-          <a:ln w="9525">
+            <a:off x="10195560" y="320040"/>
+            <a:ext cx="1548151" cy="658368"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="457200"/>
+            <a:ext cx="73152" cy="5943600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="0EA5E9"/>
+          </a:solidFill>
+          <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
-      </p:pic>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rectangle 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="594360" y="457200"/>
+            <a:ext cx="73152" cy="5943600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="38BDF8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rectangle 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="731520" y="457200"/>
+            <a:ext cx="73152" cy="5943600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="22C55E"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rectangle 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="868680" y="457200"/>
+            <a:ext cx="73152" cy="5943600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FB923C"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rounded Rectangle 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1097280" y="1371600"/>
+            <a:ext cx="9875520" cy="4389120"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="38BDF8"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr" lIns="365760" tIns="457200"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:defRPr sz="4400" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="0EA5E9"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:t>VDA6.3过程审核实战培训</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="1800">
+                <a:solidFill>
+                  <a:srgbClr val="64748B"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:t>详解VDA6.3过程审核标准（P1-P7），涵盖审核策划、现场实施、评分方法、报告编写、不符合项整改，附VDA6.3审核Checklist模板</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:srgbClr val="64748B"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:t>卓越质量智库</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="6400800"/>
+            <a:ext cx="4114800" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="1000">
+                <a:solidFill>
+                  <a:srgbClr val="64748B"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:t>知识编号 2.4.1 · 内审策划与实施</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4114800" y="6400800"/>
+            <a:ext cx="3962095" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:defRPr sz="1100">
+                <a:solidFill>
+                  <a:srgbClr val="0EA5E9"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:t>www.zhiliangclub.com</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition>
-[...1 lines deleted...]
-  </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:blipFill dpi="0" rotWithShape="1">
           <a:blip r:embed="rId1">
             <a:alphaModFix amt="100000"/>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -27421,212 +27473,477 @@
                   <a:pt x="0" y="415436"/>
                 </a:lnTo>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln w="38100">
             <a:solidFill>
               <a:schemeClr val="accent2">
                 <a:alpha val="100000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="F8FAFC"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr/>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="21506" name="标题 1"/>
-[...138 lines deleted...]
-            </a:endParaRPr>
+          <p:cNvPr id="2" name="Rectangle 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11658600" y="457200"/>
+            <a:ext cx="73152" cy="5943600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="0EA5E9"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11521440" y="457200"/>
+            <a:ext cx="73152" cy="5943600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="38BDF8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rectangle 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11384280" y="457200"/>
+            <a:ext cx="73152" cy="5943600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="22C55E"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rectangle 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11247120" y="457200"/>
+            <a:ext cx="73152" cy="5943600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FB923C"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rounded Rectangle 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2194560" y="1234440"/>
+            <a:ext cx="7772400" cy="4480560"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="38BDF8"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 6" descr="logo.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5074920" y="1691640"/>
+            <a:ext cx="2902784" cy="1234440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2560320" y="3063240"/>
+            <a:ext cx="7040880" cy="822960"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:defRPr sz="3600" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="1E293B"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:t>感谢聆听</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2560320" y="3886200"/>
+            <a:ext cx="7040880" cy="502920"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:defRPr sz="2200" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="0EA5E9"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:t>www.zhiliangclub.com</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="TextBox 9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2560320" y="4434840"/>
+            <a:ext cx="7040880" cy="411480"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:srgbClr val="64748B"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:t>卓越质量智库</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="Picture 10" descr="logo.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10195560" y="320040"/>
+            <a:ext cx="1548151" cy="658368"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="TextBox 11"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4114800" y="6400800"/>
+            <a:ext cx="3962095" cy="320040"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:defRPr sz="1100">
+                <a:solidFill>
+                  <a:srgbClr val="0EA5E9"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:t>www.zhiliangclub.com</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:transition>
-[...1 lines deleted...]
-  </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:blipFill dpi="0" rotWithShape="1">
           <a:blip r:embed="rId1">
             <a:alphaModFix amt="100000"/>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>