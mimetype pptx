--- v0 (2026-07-21)
+++ v1 (2026-09-05)
@@ -4595,276 +4595,279 @@
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:defRPr>
             </a:pPr>
             <a:r>
               <a:t>配套智库文章 id=138</a:t>
             </a:r>
             <a:br/>
             <a:r>
               <a:t>www.zhiliangclub.com/article?id=138</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="F8FAFC"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr/>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11658600" y="457200"/>
             <a:ext cx="73152" cy="5943600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="0EA5E9"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rectangle 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11521440" y="457200"/>
             <a:ext cx="73152" cy="5943600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="38BDF8"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Rectangle 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11384280" y="457200"/>
             <a:ext cx="73152" cy="5943600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="22C55E"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Rectangle 4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11247120" y="457200"/>
             <a:ext cx="73152" cy="5943600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FB923C"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Rounded Rectangle 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2194560" y="1234440"/>
             <a:ext cx="7772400" cy="4480560"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:srgbClr val="38BDF8"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Picture 6" descr="logo.png"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5074920" y="1691640"/>
             <a:ext cx="2902784" cy="1234440"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -4953,50 +4956,74 @@
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:srgbClr val="64748B"/>
                 </a:solidFill>
               </a:defRPr>
             </a:pPr>
             <a:r>
               <a:t>卓越质量智库</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="Picture 10" descr="logo.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10195560" y="320040"/>
+            <a:ext cx="1548151" cy="658368"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="TextBox 11"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4114800" y="6400800"/>
             <a:ext cx="3962095" cy="320040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:defRPr sz="1100">
                 <a:solidFill>